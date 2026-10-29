--- v0 (2026-09-10)
+++ v1 (2026-10-29)
@@ -26,54 +26,54 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Cover" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="A · General information" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="B · Documents and information" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="C · Result and academics" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="D · Staff (teaching)" state="visible" r:id="rId8"/>
     <sheet sheetId="6" name="E · School infrastructure" state="visible" r:id="rId9"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="126">
   <si>
     <t>Mandatory Public Disclosure</t>
   </si>
   <si>
     <t>VidyaOS Demo School (not a real school)</t>
   </si>
   <si>
-    <t>Appendix-IX · 23 of 34 particulars answered</t>
-[...2 lines deleted...]
-    <t>Generated 2026-09-10 from the school's own records. 4 particular(s) have no source in this platform and say so in place of a value.</t>
+    <t>Appendix-IX · 23 of 36 particulars answered</t>
+  </si>
+  <si>
+    <t>Generated 2026-10-29 from the school's own records. 2 particular(s) have no source in this platform and say so in place of a value.</t>
   </si>
   <si>
     <t>A · General information</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Particulars</t>
   </si>
   <si>
     <t>Details</t>
   </si>
   <si>
     <t>A.1</t>
   </si>
   <si>
     <t>Name of the school</t>
   </si>
   <si>
     <t>A.2</t>
   </si>
   <si>
     <t>Affiliation no. (if applicable)</t>
   </si>
@@ -227,99 +227,99 @@
   <si>
     <t>Last three-year result of the Board examination — Class X</t>
   </si>
   <si>
     <t>C.6</t>
   </si>
   <si>
     <t>Last three-year result of the Board examination — Class XII</t>
   </si>
   <si>
     <t>D · Staff (teaching)</t>
   </si>
   <si>
     <t>D.1</t>
   </si>
   <si>
     <t>Principal</t>
   </si>
   <si>
     <t>D.2</t>
   </si>
   <si>
     <t>Total no. of teachers</t>
   </si>
   <si>
-    <t>68</t>
+    <t>5 teachers, counted from staff records</t>
   </si>
   <si>
     <t>D.3</t>
   </si>
   <si>
     <t>PGT</t>
   </si>
   <si>
-    <t>20</t>
+    <t>20, as stated on the school faculty page</t>
   </si>
   <si>
     <t>D.4</t>
   </si>
   <si>
     <t>TGT</t>
   </si>
   <si>
-    <t>28</t>
+    <t>28, as stated on the school faculty page</t>
   </si>
   <si>
     <t>D.5</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
   <si>
     <t>D.6</t>
   </si>
   <si>
     <t>Teachers section ratio</t>
   </si>
   <si>
     <t>D.7</t>
   </si>
   <si>
     <t>Details of special educator</t>
   </si>
   <si>
-    <t>1</t>
+    <t>1, as stated on the school faculty page</t>
   </si>
   <si>
     <t>D.8</t>
   </si>
   <si>
     <t>Details of counsellor and wellness teacher</t>
   </si>
   <si>
-    <t>2, 1</t>
+    <t>2, 1, as stated on the school faculty page</t>
   </si>
   <si>
     <t>D.9</t>
   </si>
   <si>
     <t>Vice Principal</t>
   </si>
   <si>
     <t>Mr Rakesh Chandra, M.A. (History), M.Ed.</t>
   </si>
   <si>
     <t>D.10</t>
   </si>
   <si>
     <t>Headmistress/Headmaster</t>
   </si>
   <si>
     <t>Ms Fatima Sheikh, B.El.Ed., M.A. (English)</t>
   </si>
   <si>
     <t>D.11</t>
   </si>
   <si>
     <t>Per-person teacher list with designation and qualification</t>
   </si>
@@ -1140,62 +1140,62 @@
         <v>56</v>
       </c>
       <c r="C6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>58</v>
       </c>
       <c r="B7" t="s">
         <v>59</v>
       </c>
       <c r="C7" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>60</v>
       </c>
       <c r="B8" t="s">
         <v>61</v>
       </c>
       <c r="C8" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>62</v>
       </c>
       <c r="B9" t="s">
         <v>63</v>
       </c>
       <c r="C9" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C14"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="44" customWidth="1"/>
     <col min="2" max="2" width="64" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="3" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>5</v>